--- v0 (2026-05-31)
+++ v1 (2026-06-21)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="002D73AB" w:rsidRPr="00AB746C" w:rsidRDefault="002D73AB" w:rsidP="00F816AA">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
@@ -190,239 +191,245 @@
       <w:r w:rsidR="004D5140" w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="009973E5" w:rsidP="009973E5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F76A1" w:rsidRDefault="00840381" w:rsidP="00592D3B">
+    <w:p w:rsidR="003A1231" w:rsidRDefault="00840381" w:rsidP="003A1231">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Федеральное государственное бюджетное образовательное учреждение высшего образования «Рязанский государственный радиотехнический университет имени В.Ф. Уткина» (РГРТУ), именуемое в д</w:t>
       </w:r>
       <w:r w:rsidR="00163CEB" w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>альнейшем «Организация», в лице</w:t>
       </w:r>
       <w:r w:rsidR="00F1760B" w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="0078698A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+        </w:rPr>
+        <w:t>исполняющего обязанности ректора Пронина Михаила Владимировича</w:t>
+      </w:r>
+      <w:r w:rsidR="00592D3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB746C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>действующего на основании</w:t>
+      </w:r>
+      <w:r w:rsidR="00592D3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0078698A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приказа </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0078698A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Минобрнауки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0078698A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> России </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1231">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     № 10-01-08/82 от 08.06.</w:t>
+      </w:r>
+      <w:r w:rsidR="0078698A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026г. и устава</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB746C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с одной стороны, и </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1231">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________________________ ___________________</w:t>
+      </w:r>
       <w:r w:rsidR="00F930EC">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
-        </w:rPr>
-        <w:t>проректора по образовательной деятельности Соколовой Елены Александровны</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________</w:t>
       </w:r>
       <w:r w:rsidR="00592D3B">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...79 lines deleted...]
-        </w:rPr>
         <w:t>______________________</w:t>
       </w:r>
-      <w:r w:rsidR="001E7B91">
-[...25 lines deleted...]
-        <w:t>____________________________</w:t>
+      <w:r w:rsidR="00FE59B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1231">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
       </w:r>
       <w:r w:rsidR="00F33BC5">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="005F76A1" w:rsidRPr="005F76A1" w:rsidRDefault="005F76A1" w:rsidP="005F76A1">
+      <w:r w:rsidR="003A1231">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F76A1" w:rsidRPr="005F76A1" w:rsidRDefault="003A1231" w:rsidP="003A1231">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F76A1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (</w:t>
+      </w:r>
+      <w:r w:rsidR="005F76A1" w:rsidRPr="005F76A1">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(название предприятия, учреждения, организации)</w:t>
+        <w:t>название предприятия, учреждения, организации)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="00551A11" w:rsidP="005F76A1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>именуемое в дальнейшем</w:t>
       </w:r>
       <w:r w:rsidR="00F33BC5">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «Профильная организация», </w:t>
       </w:r>
       <w:r w:rsidR="00840381" w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в лице </w:t>
       </w:r>
       <w:r w:rsidR="005F76A1">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
@@ -447,84 +454,99 @@
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, действующего на основании</w:t>
       </w:r>
       <w:r w:rsidR="00F33BC5">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F76A1">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00840381" w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, с другой стороны, именуемые по отдельности «Сторона», а вместе – «Стороны», в соответствии с Положением о практической подготовке обучающихся, утвержденным приказом </w:t>
+        <w:t>, с другой стороны, именуемые по о</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1231">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тдельности «Сторона», а вместе </w:t>
+      </w:r>
+      <w:r w:rsidR="00840381" w:rsidRPr="00AB746C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Стороны», в соответствии с Положением о практической подготовке обучающихся, утвержденным приказом </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00840381" w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Минобрнауки</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00840381" w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> России и </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00840381" w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Минпросвещения</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00840381" w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> России от 05.08.2020г. № 885/390, заключили настоящий Договор о нижеследующем.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="009973E5" w:rsidP="009973E5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="009973E5" w:rsidP="002D73AB">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -568,60 +590,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Предметом настоящего Договора является организ</w:t>
       </w:r>
       <w:r w:rsidR="002008C6" w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ация практической подготовки</w:t>
       </w:r>
       <w:r w:rsidR="00840381" w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F76A1">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>_______</w:t>
-[...8 lines deleted...]
-        <w:t>_____________________________________________________________________________</w:t>
+        <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F76A1" w:rsidRPr="005F76A1" w:rsidRDefault="005F76A1" w:rsidP="005F76A1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F76A1">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(ФИО </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005F76A1">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="18"/>
@@ -1234,52 +1247,52 @@
       <w:r w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.2. Профильная организация обязана:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="009973E5" w:rsidP="009973E5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.2.1 создать условия для реализации компонентов образовательной программы в форме практической подготовки, предоставить оборудование и технические средства обучения в объеме, позволяющем выполнять определенные виды работ, связанные с будущей профессиональной деятельностью обучающихся;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="P51"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="0" w:name="P51"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="009973E5" w:rsidP="009973E5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.2.2 назначить ответственное лицо, соответствующее требованиям трудового законодательства Российской Федерации о допуске к педагогической деятельности</w:t>
       </w:r>
       <w:r w:rsidR="00FE6FEC" w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ст. 331 ТК РФ)</w:t>
       </w:r>
       <w:r w:rsidR="007150DF" w:rsidRPr="00AB746C">
@@ -2246,105 +2259,123 @@
       </w:pPr>
       <w:r w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Тел. /4912/ 72-03-75</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="009973E5" w:rsidP="009973E5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Факс. /4912/ 92-22-15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="009973E5" w:rsidP="009973E5">
-[...15 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00FE59B6" w:rsidRDefault="00FE59B6" w:rsidP="009973E5">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="00271F5B" w:rsidP="009973E5">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Проректор по образовательной деятельности</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="009973E5" w:rsidP="009973E5">
+        <w:t>И.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. ректора </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE59B6" w:rsidRDefault="00FE59B6" w:rsidP="007409B6">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="00A20EC6" w:rsidP="007409B6">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
-      <w:r w:rsidR="00F930EC">
-[...4 lines deleted...]
-        <w:t>__Е.А. Соколова</w:t>
+      <w:r w:rsidR="00271F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00271F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>М.В. Пронин</w:t>
       </w:r>
       <w:r w:rsidR="009973E5" w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="009973E5" w:rsidP="009973E5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00856D57" w:rsidRDefault="00856D57" w:rsidP="009973E5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
@@ -2555,55 +2586,54 @@
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3F777969"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AF6A0CD2"/>
     <w:lvl w:ilvl="0">
@@ -2729,81 +2759,86 @@
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009973E5"/>
     <w:rsid w:val="000337E6"/>
     <w:rsid w:val="000A5637"/>
     <w:rsid w:val="000B12ED"/>
     <w:rsid w:val="00141316"/>
     <w:rsid w:val="00163CEB"/>
     <w:rsid w:val="001E7B91"/>
     <w:rsid w:val="002008C6"/>
     <w:rsid w:val="00200F0C"/>
+    <w:rsid w:val="00271F5B"/>
     <w:rsid w:val="002D73AB"/>
     <w:rsid w:val="00322C51"/>
     <w:rsid w:val="00362565"/>
+    <w:rsid w:val="00383979"/>
+    <w:rsid w:val="003A1231"/>
     <w:rsid w:val="003A47B4"/>
     <w:rsid w:val="004D5140"/>
     <w:rsid w:val="0051330F"/>
     <w:rsid w:val="00531A59"/>
     <w:rsid w:val="00551A11"/>
     <w:rsid w:val="00592D3B"/>
     <w:rsid w:val="005F76A1"/>
     <w:rsid w:val="00692183"/>
     <w:rsid w:val="0069745D"/>
     <w:rsid w:val="007150DF"/>
     <w:rsid w:val="007409B6"/>
+    <w:rsid w:val="0078698A"/>
     <w:rsid w:val="007C1219"/>
     <w:rsid w:val="00840381"/>
     <w:rsid w:val="00856D57"/>
     <w:rsid w:val="008977E2"/>
     <w:rsid w:val="00936DC3"/>
     <w:rsid w:val="009973E5"/>
     <w:rsid w:val="00A20EC6"/>
     <w:rsid w:val="00AB746C"/>
     <w:rsid w:val="00C31D1A"/>
     <w:rsid w:val="00CB4377"/>
     <w:rsid w:val="00D94D09"/>
     <w:rsid w:val="00DC479F"/>
     <w:rsid w:val="00EF6361"/>
     <w:rsid w:val="00F1760B"/>
     <w:rsid w:val="00F33BC5"/>
     <w:rsid w:val="00F816AA"/>
     <w:rsid w:val="00F930EC"/>
+    <w:rsid w:val="00FE59B6"/>
     <w:rsid w:val="00FE6FEC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -3323,51 +3358,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3611,71 +3646,87 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7ED47B84-61D6-4A56-B025-A1990DAABEBC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>7420</Characters>
+  <Pages>3</Pages>
+  <Words>1307</Words>
+  <Characters>7454</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
+  <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8704</CharactersWithSpaces>
+  <CharactersWithSpaces>8744</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>