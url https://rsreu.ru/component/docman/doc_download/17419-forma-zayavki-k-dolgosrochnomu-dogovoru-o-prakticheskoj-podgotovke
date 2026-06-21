--- v0 (2026-05-28)
+++ v1 (2026-06-21)
@@ -1224,113 +1224,113 @@
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>РГРТУ</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00772EC6" w:rsidRDefault="00772EC6" w:rsidP="00772EC6">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00772EC6" w:rsidRDefault="00772EC6" w:rsidP="00772EC6">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00772EC6" w:rsidRDefault="00772EC6" w:rsidP="00772EC6">
+          <w:p w:rsidR="00772EC6" w:rsidRDefault="00F22259" w:rsidP="00772EC6">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Проректор по образовательной деятельности</w:t>
+              <w:t>_______________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00772EC6" w:rsidRPr="00772EC6" w:rsidRDefault="00772EC6" w:rsidP="00772EC6">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00772EC6" w:rsidRPr="001755D7" w:rsidRDefault="00772EC6" w:rsidP="00772EC6">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001755D7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                             </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00772EC6" w:rsidRPr="001755D7" w:rsidRDefault="00772EC6" w:rsidP="00772EC6">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001755D7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Е.А. Соколова</w:t>
+            <w:r w:rsidR="003A39C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_____________</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00772EC6" w:rsidRPr="001755D7" w:rsidRDefault="00772EC6" w:rsidP="00772EC6">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00772EC6" w:rsidRPr="001755D7" w:rsidRDefault="00772EC6" w:rsidP="00772EC6">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001755D7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1434,52 +1434,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00934708" w:rsidRDefault="00934708" w:rsidP="00301C92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00301C92" w:rsidRPr="001755D7" w:rsidRDefault="0027065C" w:rsidP="00301C92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="001755D7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00301C92" w:rsidRPr="001755D7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Приложение № 2</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00301C92" w:rsidRPr="001755D7" w:rsidRDefault="00301C92" w:rsidP="00301C92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="24"/>
@@ -1919,388 +1917,390 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0094739D" w:rsidRDefault="0094739D" w:rsidP="00A53AC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0094739D" w:rsidRPr="001F599B" w:rsidRDefault="0094739D" w:rsidP="00A53AC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10137" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5068"/>
         <w:gridCol w:w="5069"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00772EC6" w:rsidTr="000C3DBF">
+      <w:tr w:rsidR="003A39C7" w:rsidTr="003A39C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5068" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00772EC6" w:rsidRPr="00772EC6" w:rsidRDefault="00772EC6" w:rsidP="000C3DBF">
+          <w:p w:rsidR="003A39C7" w:rsidRPr="00772EC6" w:rsidRDefault="003A39C7" w:rsidP="000C3DBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00772EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Указать название организации!</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00772EC6" w:rsidRDefault="00772EC6" w:rsidP="000C3DBF">
+          <w:p w:rsidR="003A39C7" w:rsidRDefault="003A39C7" w:rsidP="000C3DBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00772EC6" w:rsidRPr="001755D7" w:rsidRDefault="00772EC6" w:rsidP="000C3DBF">
+          <w:p w:rsidR="003A39C7" w:rsidRPr="001755D7" w:rsidRDefault="003A39C7" w:rsidP="000C3DBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001755D7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00772EC6" w:rsidRPr="001755D7" w:rsidRDefault="00772EC6" w:rsidP="000C3DBF">
+          <w:p w:rsidR="003A39C7" w:rsidRPr="001755D7" w:rsidRDefault="003A39C7" w:rsidP="000C3DBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001755D7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                      </w:t>
             </w:r>
             <w:r w:rsidRPr="001755D7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(название организации)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00772EC6" w:rsidRPr="001755D7" w:rsidRDefault="00772EC6" w:rsidP="000C3DBF">
+          <w:p w:rsidR="003A39C7" w:rsidRPr="001755D7" w:rsidRDefault="003A39C7" w:rsidP="000C3DBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001755D7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00772EC6" w:rsidRPr="001755D7" w:rsidRDefault="00772EC6" w:rsidP="000C3DBF">
+          <w:p w:rsidR="003A39C7" w:rsidRPr="001755D7" w:rsidRDefault="003A39C7" w:rsidP="000C3DBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001755D7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                             </w:t>
             </w:r>
             <w:r w:rsidRPr="001755D7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(должность)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00772EC6" w:rsidRPr="001755D7" w:rsidRDefault="00772EC6" w:rsidP="000C3DBF">
+          <w:p w:rsidR="003A39C7" w:rsidRPr="001755D7" w:rsidRDefault="003A39C7" w:rsidP="000C3DBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001755D7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00772EC6" w:rsidRPr="001755D7" w:rsidRDefault="00772EC6" w:rsidP="000C3DBF">
+          <w:p w:rsidR="003A39C7" w:rsidRPr="001755D7" w:rsidRDefault="003A39C7" w:rsidP="000C3DBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001755D7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r w:rsidRPr="001755D7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(подпись, расшифровка подписи)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00772EC6" w:rsidRPr="001755D7" w:rsidRDefault="00772EC6" w:rsidP="000C3DBF">
+          <w:p w:rsidR="003A39C7" w:rsidRPr="001755D7" w:rsidRDefault="003A39C7" w:rsidP="000C3DBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00772EC6" w:rsidRPr="001755D7" w:rsidRDefault="00772EC6" w:rsidP="000C3DBF">
+          <w:p w:rsidR="003A39C7" w:rsidRPr="001755D7" w:rsidRDefault="003A39C7" w:rsidP="000C3DBF">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001755D7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М.П.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00772EC6" w:rsidRDefault="00772EC6" w:rsidP="000C3DBF">
+          <w:p w:rsidR="003A39C7" w:rsidRDefault="003A39C7" w:rsidP="000C3DBF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00772EC6" w:rsidRPr="001755D7" w:rsidRDefault="00772EC6" w:rsidP="000C3DBF">
+          <w:p w:rsidR="003A39C7" w:rsidRPr="001755D7" w:rsidRDefault="003A39C7" w:rsidP="00444E86">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="001755D7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>РГРТУ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00772EC6" w:rsidRDefault="00772EC6" w:rsidP="000C3DBF">
+          <w:p w:rsidR="003A39C7" w:rsidRDefault="003A39C7" w:rsidP="00444E86">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00772EC6" w:rsidRDefault="00772EC6" w:rsidP="000C3DBF">
+          <w:p w:rsidR="003A39C7" w:rsidRDefault="003A39C7" w:rsidP="00444E86">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00772EC6" w:rsidRDefault="00772EC6" w:rsidP="000C3DBF">
+          <w:p w:rsidR="003A39C7" w:rsidRDefault="003A39C7" w:rsidP="00444E86">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Проректор по образовательной деятельности</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00772EC6" w:rsidRPr="00772EC6" w:rsidRDefault="00772EC6" w:rsidP="000C3DBF">
+              <w:t>_______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003A39C7" w:rsidRPr="00772EC6" w:rsidRDefault="003A39C7" w:rsidP="00444E86">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00772EC6" w:rsidRPr="001755D7" w:rsidRDefault="00772EC6" w:rsidP="000C3DBF">
+          <w:p w:rsidR="003A39C7" w:rsidRPr="001755D7" w:rsidRDefault="003A39C7" w:rsidP="00444E86">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001755D7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                             </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00772EC6" w:rsidRPr="001755D7" w:rsidRDefault="00772EC6" w:rsidP="000C3DBF">
+          <w:p w:rsidR="003A39C7" w:rsidRPr="001755D7" w:rsidRDefault="003A39C7" w:rsidP="00444E86">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001755D7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Е.А. Соколова</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00772EC6" w:rsidRPr="001755D7" w:rsidRDefault="00772EC6" w:rsidP="000C3DBF">
+              <w:t>_____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003A39C7" w:rsidRPr="001755D7" w:rsidRDefault="003A39C7" w:rsidP="00444E86">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00772EC6" w:rsidRPr="001755D7" w:rsidRDefault="00772EC6" w:rsidP="000C3DBF">
+          <w:p w:rsidR="003A39C7" w:rsidRPr="001755D7" w:rsidRDefault="003A39C7" w:rsidP="00444E86">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001755D7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М.П.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00772EC6" w:rsidRDefault="00772EC6" w:rsidP="000C3DBF">
+          <w:p w:rsidR="003A39C7" w:rsidRDefault="003A39C7" w:rsidP="00444E86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="001F599B" w:rsidRPr="009F61A3" w:rsidRDefault="001F599B" w:rsidP="00A53AC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="001F599B" w:rsidRPr="009F61A3" w:rsidSect="00772EC6">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
@@ -2508,54 +2508,55 @@
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="1DB96934"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C6056E0"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
@@ -2749,86 +2750,88 @@
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB3B04"/>
     <w:rsid w:val="0004374B"/>
     <w:rsid w:val="00085F52"/>
     <w:rsid w:val="00113E72"/>
     <w:rsid w:val="001438EA"/>
     <w:rsid w:val="001755D7"/>
     <w:rsid w:val="001C3134"/>
     <w:rsid w:val="001F599B"/>
     <w:rsid w:val="00211D25"/>
     <w:rsid w:val="00224FB2"/>
     <w:rsid w:val="00250CEA"/>
     <w:rsid w:val="0027065C"/>
     <w:rsid w:val="00282EB2"/>
     <w:rsid w:val="002A641D"/>
     <w:rsid w:val="00301C92"/>
     <w:rsid w:val="003335B3"/>
+    <w:rsid w:val="003A39C7"/>
     <w:rsid w:val="003F7DE8"/>
     <w:rsid w:val="00427777"/>
     <w:rsid w:val="004358C3"/>
     <w:rsid w:val="00452586"/>
     <w:rsid w:val="004560C0"/>
     <w:rsid w:val="00484339"/>
     <w:rsid w:val="00494170"/>
     <w:rsid w:val="005A6811"/>
     <w:rsid w:val="005E59B4"/>
     <w:rsid w:val="00751C4B"/>
     <w:rsid w:val="00772EC6"/>
     <w:rsid w:val="007A6271"/>
     <w:rsid w:val="007D0EC1"/>
     <w:rsid w:val="008E0F31"/>
     <w:rsid w:val="008F2254"/>
     <w:rsid w:val="00917EC6"/>
     <w:rsid w:val="00934708"/>
     <w:rsid w:val="009445DD"/>
     <w:rsid w:val="0094739D"/>
     <w:rsid w:val="009510B0"/>
     <w:rsid w:val="00965FBA"/>
     <w:rsid w:val="009F61A3"/>
     <w:rsid w:val="00A53AC6"/>
     <w:rsid w:val="00A87497"/>
     <w:rsid w:val="00AD7E24"/>
     <w:rsid w:val="00B70004"/>
     <w:rsid w:val="00B955BD"/>
     <w:rsid w:val="00C014BB"/>
     <w:rsid w:val="00C11276"/>
     <w:rsid w:val="00C418A7"/>
     <w:rsid w:val="00CB3B04"/>
     <w:rsid w:val="00D422CE"/>
     <w:rsid w:val="00DB3B70"/>
     <w:rsid w:val="00E33235"/>
     <w:rsid w:val="00EC14C5"/>
     <w:rsid w:val="00F07BA9"/>
+    <w:rsid w:val="00F22259"/>
     <w:rsid w:val="00F63B35"/>
     <w:rsid w:val="00F728F7"/>
     <w:rsid w:val="00F83D7D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3705,65 +3708,65 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>311</Words>
-  <Characters>1779</Characters>
+  <Characters>1775</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2086</CharactersWithSpaces>
+  <CharactersWithSpaces>2082</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>