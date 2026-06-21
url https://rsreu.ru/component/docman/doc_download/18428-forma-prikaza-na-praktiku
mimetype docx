--- v0 (2026-05-28)
+++ v1 (2026-06-21)
@@ -135,85 +135,111 @@
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>имени В.Ф. Уткина»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A77568" w:rsidRDefault="006B3804">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(ФГБОУ ВО «Рязанский государственный радиотехнический университет им. В.Ф. Уткина»,</w:t>
+        <w:t xml:space="preserve">(ФГБОУ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ВО</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Рязанский государственный радиотехнический университет им. В.Ф. Уткина»,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A77568" w:rsidRDefault="006B3804">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ФГБОУ ВО «РГРТУ», РГРТУ)</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00A77568" w:rsidRDefault="006B3804">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>П Р И К А З</w:t>
+        <w:t>П</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Р И К А З</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A77568" w:rsidRDefault="00A77568">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9497" w:type="dxa"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9497"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A77568">
         <w:trPr>
           <w:trHeight w:val="855"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
@@ -399,50 +425,51 @@
     </w:p>
     <w:p w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidRDefault="0021792E" w:rsidP="0021792E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0021792E" w:rsidRPr="00BE4C05" w:rsidRDefault="00BE4C05" w:rsidP="00CF60AF">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Н</w:t>
       </w:r>
       <w:r w:rsidR="0021792E" w:rsidRPr="00BE4C05">
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>аправить ст</w:t>
       </w:r>
       <w:r w:rsidR="008B1886">
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>удентов ______ курса факультета …</w:t>
       </w:r>
       <w:r w:rsidR="0021792E" w:rsidRPr="00BE4C05">
@@ -484,50 +511,51 @@
       <w:r w:rsidR="0021792E" w:rsidRPr="00BE4C05">
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0021792E" w:rsidRPr="00BE4C05">
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>с _____________ по _____________ на предприятия, в организации, учреждения и назначить руково</w:t>
       </w:r>
       <w:r w:rsidR="00AF4B10">
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>дителя (руководителей) практики от кафедры:</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidRDefault="0021792E" w:rsidP="0021792E">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -542,51 +570,69 @@
       <w:tr w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidTr="00A1306E">
         <w:trPr>
           <w:trHeight w:val="1414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidRDefault="0021792E" w:rsidP="00467D80">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C08BA">
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>№ п/п</w:t>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001C08BA">
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Serif"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001C08BA">
+              <w:rPr>
+                <w:rFonts w:cs="Liberation Serif"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidRDefault="0021792E" w:rsidP="00467D80">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C08BA">
               <w:rPr>
                 <w:rFonts w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ФИО </w:t>
@@ -1095,57 +1141,67 @@
     <w:p w:rsidR="0021792E" w:rsidRDefault="0021792E" w:rsidP="0021792E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BE4C05" w:rsidRPr="00BE4C05" w:rsidRDefault="00BE4C05" w:rsidP="00CF60AF">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Контроль за исполнением приказа возложить на заведующего кафедрой __________</w:t>
+        <w:t>Контроль за</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполнением приказа возложить на заведующего кафедрой __________</w:t>
       </w:r>
       <w:r w:rsidR="00CF60AF">
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE4C05">
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>указать название кафедры</w:t>
@@ -1189,103 +1245,138 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidRDefault="0021792E" w:rsidP="0021792E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidRDefault="0021792E" w:rsidP="0021792E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0021792E" w:rsidRDefault="0021792E" w:rsidP="0021792E">
-[...16 lines deleted...]
-    <w:p w:rsidR="0021792E" w:rsidRPr="00416718" w:rsidRDefault="0021792E" w:rsidP="00416718">
+    <w:p w:rsidR="0021792E" w:rsidRPr="00416718" w:rsidRDefault="0099422E" w:rsidP="00416718">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="0021792E" w:rsidRPr="00416718" w:rsidSect="00A1306E">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1135" w:right="566" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">деятельности                                                           </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>И.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Е.А. Соколова</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0021792E">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ректор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="0021792E">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                            </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="0021792E">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>М.В. Пронин</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0021792E" w:rsidRPr="0021792E" w:rsidRDefault="0021792E" w:rsidP="0021792E">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021792E">
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Печатается на обратной стороне приказа!</w:t>
       </w:r>
     </w:p>
@@ -1666,52 +1757,50 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0021792E" w:rsidRPr="003A387E" w:rsidRDefault="00BC3561" w:rsidP="0021792E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Начальник учебно-методического</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="0021792E" w:rsidRPr="003A387E">
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> управления</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0021792E" w:rsidRPr="003A387E" w:rsidRDefault="0021792E" w:rsidP="0021792E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0021792E" w:rsidRPr="003A387E" w:rsidRDefault="0021792E" w:rsidP="0021792E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -2366,66 +2455,68 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A77568"/>
     <w:rsid w:val="00013AF6"/>
     <w:rsid w:val="001427D4"/>
     <w:rsid w:val="0021792E"/>
     <w:rsid w:val="00282222"/>
     <w:rsid w:val="00416718"/>
     <w:rsid w:val="006B3804"/>
     <w:rsid w:val="00867C11"/>
     <w:rsid w:val="008B1886"/>
+    <w:rsid w:val="0099422E"/>
     <w:rsid w:val="00A1306E"/>
     <w:rsid w:val="00A77568"/>
     <w:rsid w:val="00AF4B10"/>
     <w:rsid w:val="00BC3561"/>
     <w:rsid w:val="00BE4C05"/>
     <w:rsid w:val="00C47EAD"/>
     <w:rsid w:val="00C841A2"/>
     <w:rsid w:val="00CF60AF"/>
     <w:rsid w:val="00D75AEA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -3523,87 +3614,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E8EE850-B90C-4216-ADB4-E357A9F8D0D9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3995E5F1-AAEE-437F-AEF9-280A79EE7689}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>275</Words>
-  <Characters>1570</Characters>
+  <Words>270</Words>
+  <Characters>1545</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>МИНИСТЕРСТВО ОБРАЗОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1842</CharactersWithSpaces>
+  <CharactersWithSpaces>1812</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>МИНИСТЕРСТВО ОБРАЗОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ</dc:title>
   <dc:creator>Gostin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>15.0000</vt:lpwstr>
   </property>
 </Properties>