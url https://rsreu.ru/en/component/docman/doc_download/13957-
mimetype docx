--- v0 (2026-06-05)
+++ v1 (2026-06-25)
@@ -1,3324 +1,2146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00021D87" w:rsidRDefault="007B43D8" w:rsidP="000A3E63">
+    <w:p w:rsidR="00C21384" w:rsidRDefault="00C83E8E" w:rsidP="00C83E8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5915">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Примерн</w:t>
+      </w:r>
+      <w:r w:rsidR="004B5915">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ый</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B5915">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B5915">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>образец</w:t>
+      </w:r>
+      <w:r w:rsidR="00522C67" w:rsidRPr="004B5915">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> письма, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C83E8E" w:rsidRPr="004B5915" w:rsidRDefault="00522C67" w:rsidP="00C83E8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5915">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>если нет долгосрочного договора</w:t>
+      </w:r>
+      <w:r w:rsidR="009E20FD" w:rsidRPr="004B5915">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с РГРТУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C83E8E" w:rsidRPr="00551D5C" w:rsidRDefault="00C83E8E" w:rsidP="00C83E8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E4F96" w:rsidRDefault="00C83E8E" w:rsidP="00C83E8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>БЛАНК ОРГАНИЗАЦИИ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3DAA" w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00365736" w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00985169">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00365736" w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00985169">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00985169">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. ректора </w:t>
+      </w:r>
+      <w:r w:rsidR="008E4F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3DAA" w:rsidRPr="00551D5C" w:rsidRDefault="00D42C05" w:rsidP="003B3DAA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(или угловой штамп                                                         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00985169" w:rsidRPr="00985169">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00021D87">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>М.В. Пронину</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985169">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b/>
-          <w:i/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F975BF" w:rsidRPr="00021D87">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidR="008E4F96" w:rsidRPr="00985169">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00AB6692" w:rsidRDefault="00C83E8E" w:rsidP="00AB6692">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с реквизитами)        </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6692">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00985169">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6692">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00021D87">
+      <w:r w:rsidR="00985169" w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>390005 Рязань, ул. Гагарина, 59/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C83E8E" w:rsidRPr="00551D5C" w:rsidRDefault="00AB6692" w:rsidP="00AB6692">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00985169">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C83E8E" w:rsidRPr="00551D5C" w:rsidRDefault="00C83E8E" w:rsidP="00C83E8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C83E8E" w:rsidRPr="00551D5C" w:rsidRDefault="00C83E8E" w:rsidP="00C83E8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C83E8E" w:rsidRPr="00551D5C" w:rsidRDefault="00C83E8E" w:rsidP="00C83E8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C83E8E" w:rsidRPr="00551D5C" w:rsidRDefault="00C83E8E" w:rsidP="00C83E8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C83E8E" w:rsidRPr="005F1C7C" w:rsidRDefault="00C83E8E" w:rsidP="00C83E8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C83E8E" w:rsidRPr="005F1C7C" w:rsidRDefault="00C83E8E" w:rsidP="00C83E8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Уважаем</w:t>
+      </w:r>
+      <w:r w:rsidR="00985169">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ый Михаил Владимирович</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00522C67" w:rsidRPr="005F1C7C" w:rsidRDefault="00C83E8E" w:rsidP="00551D5C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Прошу направить</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3DAA" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5AE3" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5AE3" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>название организации</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5AE3" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>производственную</w:t>
+      </w:r>
+      <w:r w:rsidR="00365736" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00522C67" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>учебную</w:t>
+      </w:r>
+      <w:r w:rsidR="00551D5C" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, преддипломную - выбрать</w:t>
+      </w:r>
+      <w:r w:rsidR="00522C67" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> практику </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5AE3" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ФИО студента</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00801016" w:rsidRPr="00021D87">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> студента РГРТУ</w:t>
+      </w:r>
+      <w:r w:rsidR="0060314E" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5AE3" w:rsidRPr="005F1C7C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00365736" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r w:rsidR="00AB6692" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>курс</w:t>
+      </w:r>
+      <w:r w:rsidR="00522C67" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>группа</w:t>
+      </w:r>
+      <w:r w:rsidR="00551D5C" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5AE3" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="00522C67" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, направление </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5AE3" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>шифр и название направления подготовки</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6692" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6692" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сроки проведения практики – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AB6692" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AB6692" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5AE3" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6692" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5AE3" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidR="004B5915" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5AE3" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="004B5915" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C83E8E" w:rsidRPr="005F1C7C" w:rsidRDefault="00522C67" w:rsidP="00522C67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Готовы заключить договор</w:t>
+      </w:r>
+      <w:r w:rsidR="009E22AC" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о практической подготовке</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83E8E" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>назначить ответственное лицо (руководителя), соответствующее требованиям ст. 331 ТК РФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C83E8E" w:rsidRPr="00551D5C" w:rsidRDefault="00C83E8E" w:rsidP="00C83E8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C83E8E" w:rsidRPr="00551D5C" w:rsidRDefault="00C83E8E" w:rsidP="00C83E8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C83E8E" w:rsidRPr="00551D5C" w:rsidRDefault="00C83E8E" w:rsidP="00C83E8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C83E8E" w:rsidRPr="00551D5C" w:rsidRDefault="00C83E8E" w:rsidP="00C21384">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель</w:t>
+      </w:r>
+      <w:r w:rsidR="004B5915">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>подпись</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ФИО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F1C7C" w:rsidRDefault="00C83E8E" w:rsidP="00C83E8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
-          <w:b/>
-[...46 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C83E8E" w:rsidRPr="00551D5C" w:rsidRDefault="005F1C7C" w:rsidP="00C83E8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1604 lines deleted...]
-        <w:ind w:left="357"/>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83E8E" w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / печать /</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC1AFB" w:rsidRPr="00551D5C" w:rsidRDefault="00BC1AFB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522C67" w:rsidRPr="00551D5C" w:rsidRDefault="00522C67">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522C67" w:rsidRPr="00551D5C" w:rsidRDefault="00522C67">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F4E19" w:rsidRDefault="006F4E19" w:rsidP="00AB6692">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF5AE3" w:rsidRDefault="00AF5AE3" w:rsidP="00AB6692">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF5AE3" w:rsidRDefault="00AF5AE3" w:rsidP="004B5915">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
-          <w:color w:val="C00000"/>
-[...55 lines deleted...]
-        <w:ind w:left="357"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AB6692" w:rsidRDefault="004B5915" w:rsidP="004B5915">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
-          <w:color w:val="C00000"/>
-[...306 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00A61C0D">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">72-03-75, </w:t>
+      <w:r w:rsidRPr="004B5915">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Примерная форма письма, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E22AC" w:rsidRDefault="004B5915" w:rsidP="004B5915">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5915">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">если </w:t>
+      </w:r>
+      <w:r w:rsidR="009E22AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>есть</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6481" w:rsidRPr="00AB6692">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B5915">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>долгосрочн</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6481">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ый</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B5915">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> договор</w:t>
+      </w:r>
+      <w:r w:rsidR="009E22AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о практической подготовке</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6481">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C21384" w:rsidRDefault="00AB6692" w:rsidP="004B5915">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">данной организации </w:t>
+      </w:r>
+      <w:r w:rsidR="004B5915" w:rsidRPr="004B5915">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с РГРТУ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B5915" w:rsidRPr="004B5915" w:rsidRDefault="00AB6692" w:rsidP="004B5915">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(см. Список предприятий, заключивших долгосрочный договор</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21384">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00522C67" w:rsidRPr="00551D5C" w:rsidRDefault="00522C67" w:rsidP="00522C67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C21384" w:rsidRDefault="00C21384" w:rsidP="00C21384">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>БЛАНК ОРГАНИЗАЦИИ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00985169">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A61C0D">
-[...6 lines deleted...]
-        <w:t>rabota</w:t>
+      <w:r w:rsidR="00985169">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.о</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A61C0D">
-[...22 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00985169">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ректор</w:t>
+      </w:r>
+      <w:r w:rsidR="00985169">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C21384" w:rsidRPr="00551D5C" w:rsidRDefault="00C21384" w:rsidP="00C21384">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(или угловой штамп                                              </w:t>
+      </w:r>
+      <w:r w:rsidR="00985169">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     М.В. Пронину</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                        </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00C21384" w:rsidRDefault="00C21384" w:rsidP="00C21384">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с реквизитами)        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00985169">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00985169" w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>390005 Рязань, ул. Гагарина, 59/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C21384" w:rsidRPr="00551D5C" w:rsidRDefault="00C21384" w:rsidP="00C21384">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00522C67" w:rsidRPr="00551D5C" w:rsidRDefault="00522C67" w:rsidP="00522C67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522C67" w:rsidRPr="00551D5C" w:rsidRDefault="00522C67" w:rsidP="00522C67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522C67" w:rsidRPr="00551D5C" w:rsidRDefault="00522C67" w:rsidP="00522C67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522C67" w:rsidRPr="00551D5C" w:rsidRDefault="00522C67" w:rsidP="00522C67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522C67" w:rsidRPr="00551D5C" w:rsidRDefault="00522C67" w:rsidP="00522C67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F1C7C" w:rsidRPr="005F1C7C" w:rsidRDefault="005F1C7C" w:rsidP="005F1C7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Уважаем</w:t>
+      </w:r>
+      <w:r w:rsidR="00985169">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ый</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00985169">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Михаил Владимирович</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F1C7C" w:rsidRPr="005F1C7C" w:rsidRDefault="005F1C7C" w:rsidP="005F1C7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Прошу направить в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>название организации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>производственную (учебную, преддипломную - выбрать</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) практику </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ФИО студента</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> студента РГРТУ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> курс, группа _____, направление </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>шифр и название направления подготовки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-    <w:sectPr w:rsidR="00250836" w:rsidRPr="00A61C0D" w:rsidSect="00D12E77">
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сроки проведения практики – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_________ 2026г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C21384" w:rsidRPr="005F1C7C" w:rsidRDefault="00C21384" w:rsidP="00C21384">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Готовы назначить ответственное лицо (руководителя), соответствующее требованиям ст. 331 ТК РФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00522C67" w:rsidRPr="00551D5C" w:rsidRDefault="00522C67" w:rsidP="00522C67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522C67" w:rsidRPr="00551D5C" w:rsidRDefault="00522C67" w:rsidP="00522C67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522C67" w:rsidRPr="00551D5C" w:rsidRDefault="00522C67" w:rsidP="00522C67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A433AA" w:rsidRPr="00551D5C" w:rsidRDefault="00A433AA" w:rsidP="00A433AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1C7C" w:rsidRPr="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>подпись</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> /</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ФИО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A433AA" w:rsidRPr="00551D5C" w:rsidRDefault="00A433AA" w:rsidP="00A433AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A433AA" w:rsidRPr="00551D5C" w:rsidRDefault="005F1C7C" w:rsidP="00A433AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00A433AA" w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  / печать /</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00522C67" w:rsidRPr="00551D5C" w:rsidRDefault="00522C67" w:rsidP="00522C67">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522C67" w:rsidRPr="00551D5C" w:rsidRDefault="00522C67">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00522C67" w:rsidRPr="00551D5C" w:rsidSect="00AF5AE3">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="284" w:right="707" w:bottom="284" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="566" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...974 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007B43D8"/>
-[...52 lines deleted...]
-    <w:rsid w:val="00FC12ED"/>
+    <w:rsidRoot w:val="00C83E8E"/>
+    <w:rsid w:val="0022597D"/>
+    <w:rsid w:val="00365736"/>
+    <w:rsid w:val="003B3DAA"/>
+    <w:rsid w:val="004B5915"/>
+    <w:rsid w:val="00522C67"/>
+    <w:rsid w:val="00551D5C"/>
+    <w:rsid w:val="005B6481"/>
+    <w:rsid w:val="005F1C7C"/>
+    <w:rsid w:val="0060314E"/>
+    <w:rsid w:val="006F4E19"/>
+    <w:rsid w:val="008E4F96"/>
+    <w:rsid w:val="00985169"/>
+    <w:rsid w:val="009E20FD"/>
+    <w:rsid w:val="009E22AC"/>
+    <w:rsid w:val="00A433AA"/>
+    <w:rsid w:val="00AA26EA"/>
+    <w:rsid w:val="00AB6692"/>
+    <w:rsid w:val="00AF5AE3"/>
+    <w:rsid w:val="00BC1AFB"/>
+    <w:rsid w:val="00C21384"/>
+    <w:rsid w:val="00C83E8E"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:rsid w:val="00E90E61"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -3461,88 +2283,81 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00C83E8E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...9 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
@@ -3662,102 +2477,95 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00C83E8E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...9 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4010,82 +2818,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{397677A4-99D8-403C-B15C-DFA51E9C58B3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{870D2D7B-34A9-4833-914B-06609C329AE8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>325</Words>
-  <Characters>1853</Characters>
+  <Words>348</Words>
+  <Characters>1985</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SPecialiST RePack</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2174</CharactersWithSpaces>
+  <CharactersWithSpaces>2329</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>