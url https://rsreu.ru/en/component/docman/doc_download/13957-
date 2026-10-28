--- v1 (2026-06-25)
+++ v2 (2026-10-28)
@@ -1,2146 +1,3758 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00C21384" w:rsidRDefault="00C83E8E" w:rsidP="00C83E8E">
+    <w:p w:rsidR="00021D87" w:rsidRDefault="007B43D8" w:rsidP="00AE4B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00021D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Порядок оформления документов</w:t>
+      </w:r>
+      <w:r w:rsidR="00F975BF" w:rsidRPr="00021D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>на практику</w:t>
+      </w:r>
+      <w:r w:rsidR="00801016" w:rsidRPr="00021D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B43D8" w:rsidRDefault="0097752C" w:rsidP="00AE4B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00021D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>в профильные организации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE4B6A" w:rsidRDefault="00AE4B6A" w:rsidP="00AE4B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0026696B" w:rsidRPr="0026696B" w:rsidRDefault="00AE4B6A" w:rsidP="00AE4B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0A8"/>
+      </w:r>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0A8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D509D" w:rsidRPr="0026696B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Студентам, определившимся с местом прохождения практики, сначала следует </w:t>
+      </w:r>
+      <w:r w:rsidR="0026696B" w:rsidRPr="0026696B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проверить  наличие </w:t>
+      </w:r>
+      <w:r w:rsidR="0026696B" w:rsidRPr="00924394">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>долгосрочного договора</w:t>
+      </w:r>
+      <w:r w:rsidR="0026696B" w:rsidRPr="0026696B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РГРТУ с данной профильной организацией </w:t>
+      </w:r>
+      <w:r w:rsidR="0026696B" w:rsidRPr="00924394">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(см. в разделе «Практика» </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00924394" w:rsidRPr="00044061">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+            <w:i/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>https://rsreu.ru/studentu/praktika-mag</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00924394">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0026696B" w:rsidRPr="00924394">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- «Список организаций, заключивших долгосрочный договор о практической подготовке»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D509D" w:rsidRPr="0026696B" w:rsidRDefault="00AE4B6A" w:rsidP="00AE4B6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0A8"/>
+      </w:r>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0026696B" w:rsidRPr="0026696B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Далее</w:t>
+      </w:r>
+      <w:r w:rsidR="001D509D" w:rsidRPr="0026696B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0026696B" w:rsidRPr="0026696B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>выбрать свой вариант оформления документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00924394" w:rsidRDefault="00924394" w:rsidP="0026696B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0026696B" w:rsidRDefault="0026696B" w:rsidP="00924394">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D12E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вариант:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00924394" w:rsidRPr="00AE4B6A" w:rsidRDefault="00924394" w:rsidP="00924394">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00096A0F" w:rsidRDefault="0026696B" w:rsidP="00AE4B6A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D12E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026696B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>прохождения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> практики в профильной организации, с которой </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924394">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>заключен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924394">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924394">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>долгосрочный договор</w:t>
+      </w:r>
+      <w:r w:rsidR="00924394" w:rsidRPr="00924394">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00924394" w:rsidRPr="00B67156">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(см. Список организаций… </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00924394" w:rsidRPr="00B67156">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+            <w:i/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>https://rsreu.ru/studentu/praktika-mag</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00924394" w:rsidRPr="00B67156">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924394">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924394">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">студенту следует обратиться к </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924394">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>своему руководителю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> практики</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00924394">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  кафедр</w:t>
+      </w:r>
+      <w:r w:rsidR="00924394">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, который </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">должен </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оформ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ить</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заявку на прохождение практики в виде приложений 1 и 2 к долгосрочному договору</w:t>
+      </w:r>
+      <w:r w:rsidR="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00096A0F" w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>З</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аявка оформляется </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2-х</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экземплярах!</w:t>
+      </w:r>
+      <w:r w:rsidR="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0026696B" w:rsidRDefault="00096A0F" w:rsidP="00096A0F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="424"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924394">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Образец заявки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к долгосрочному договору»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924394">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - на сайте РГРТУ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в разделе «П</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924394">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рактика»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00044061">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+            <w:i/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>https://rsreu.ru/studentu/praktika-mag</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00924394" w:rsidRDefault="00924394" w:rsidP="00D12E77">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D12E77" w:rsidRDefault="0026696B" w:rsidP="00924394">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12E77" w:rsidRPr="00D12E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12E77" w:rsidRPr="00D12E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вариант:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00924394" w:rsidRPr="00AE4B6A" w:rsidRDefault="00924394" w:rsidP="00924394">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D063F4" w:rsidRPr="00A61C0D" w:rsidRDefault="00D063F4" w:rsidP="00924394">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="424"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Д</w:t>
+      </w:r>
+      <w:r w:rsidR="00F975BF" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ля прохождения</w:t>
+      </w:r>
+      <w:r w:rsidR="005919AA" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> практик</w:t>
+      </w:r>
+      <w:r w:rsidR="00F975BF" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="005919AA" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:r w:rsidR="00F975BF" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>профильной организации</w:t>
+      </w:r>
+      <w:r w:rsidR="00353C61" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66FD9" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A054A6" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с которой </w:t>
+      </w:r>
+      <w:r w:rsidR="00C12154" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r w:rsidR="00A054A6" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12154" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E66FD9" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">долгосрочного договора на практику </w:t>
+      </w:r>
+      <w:r w:rsidR="00096A0F" w:rsidRPr="00B67156">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(см. Список организаций… </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67156" w:rsidRPr="00B67156">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B67156" w:rsidRPr="00B67156">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://rsreu.ru/studentu/praktika-mag" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B67156" w:rsidRPr="00B67156">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00096A0F" w:rsidRPr="00B67156">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>https://rsreu.ru/studentu/praktika-mag</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67156" w:rsidRPr="00B67156">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00096A0F" w:rsidRPr="00B67156">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66FD9" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0093314E">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>студент</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43BEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="00B315DF" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D12E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>следует</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E669E8" w:rsidRPr="00096A0F" w:rsidRDefault="00D063F4" w:rsidP="00096A0F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Согласовать место </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43BEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прохождения </w:t>
+      </w:r>
+      <w:r w:rsidR="00507141" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">практики (профильную организацию) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidR="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о своим</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> руководителем практики </w:t>
+      </w:r>
+      <w:r w:rsidR="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кафедр</w:t>
+      </w:r>
+      <w:r w:rsidR="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidR="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, предоставив письмо от </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>профильной организации</w:t>
+      </w:r>
+      <w:r w:rsidR="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00096A0F" w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>подтверждающее</w:t>
+      </w:r>
+      <w:r w:rsidR="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00096A0F" w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> что организация готова принять студента на практику.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0093314E" w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00096A0F" w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ф</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37D15" w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орм</w:t>
+      </w:r>
+      <w:r w:rsidR="00096A0F" w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37D15" w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">письма </w:t>
+      </w:r>
+      <w:r w:rsidR="00096A0F" w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на сайте РГРТУ в разделе «Практика» </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00096A0F" w:rsidRPr="00096A0F">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+            <w:i/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>https://rsreu.ru/studentu/praktika-mag</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00096A0F" w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43BEE" w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43BEE" w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0093314E" w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00096A0F" w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Примерная форма письма</w:t>
+      </w:r>
+      <w:r w:rsidR="0093314E" w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на практику»)</w:t>
+      </w:r>
+      <w:r w:rsidR="0093314E" w:rsidRPr="00096A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00353C61" w:rsidRPr="008D4C6F" w:rsidRDefault="00353C61" w:rsidP="00220702">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заполнить</w:t>
+      </w:r>
+      <w:r w:rsidR="00B315DF" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Договор о практической подготовке </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0CBE" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в 2-х экземплярах</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA0CBE" w:rsidRPr="00A61C0D" w:rsidRDefault="00B315DF" w:rsidP="00220702">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>внести данные студента (ФИО, курс, группа, направление подготовки, сроки практики)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0CBE" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA0CBE" w:rsidRPr="00A61C0D" w:rsidRDefault="00353C61" w:rsidP="00220702">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>внести сведения о профильной</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0CBE" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации;</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25AF5" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0097752C" w:rsidRPr="00A61C0D" w:rsidRDefault="00EA0CBE" w:rsidP="00220702">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25AF5" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оговор </w:t>
+      </w:r>
+      <w:r w:rsidR="00B315DF" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>подпис</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ать</w:t>
+      </w:r>
+      <w:r w:rsidR="00B315DF" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0097752C" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у руководителя </w:t>
+      </w:r>
+      <w:r w:rsidR="00B315DF" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC06C1" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>профильной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC06C1" w:rsidRDefault="004A0648" w:rsidP="00220702">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сдать договор на кафедру для учёта </w:t>
+      </w:r>
+      <w:r w:rsidR="00D12E77" w:rsidRPr="00D12E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>руководител</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ю практики от кафедры</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC06C1" w:rsidRPr="00D12E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D4C6F" w:rsidRPr="00D12E77" w:rsidRDefault="008D4C6F" w:rsidP="008D4C6F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Форм</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> договора </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924394">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на сайте РГРТУ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в разделе «П</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924394">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рактика»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00044061">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+            <w:i/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>https://rsreu.ru/studentu/praktika-mag</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- «Договор о практической подготовке</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обучающихся (для студентов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E25AF5" w:rsidRPr="00A61C0D" w:rsidRDefault="00E25AF5" w:rsidP="00220702">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подписанный </w:t>
+      </w:r>
+      <w:r w:rsidR="004305C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">профильной организации </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Договор </w:t>
+      </w:r>
+      <w:r w:rsidR="00E669E8" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в 2-х экземплярах </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0648" w:rsidRPr="004A0648">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">руководитель практики от кафедры или ответственный за практику сотрудник </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0648" w:rsidRPr="004A0648">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>кафедры</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0648">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E669E8" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>переда</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0648">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00507141" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>в к. 226-б</w:t>
+      </w:r>
+      <w:r w:rsidR="00507141" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E669E8" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">руководителю производственной практики РГРТУ </w:t>
+      </w:r>
+      <w:r w:rsidR="00507141" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">не позднее, чем </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 недели до начала практики</w:t>
+      </w:r>
+      <w:r w:rsidR="00E669E8" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для дальнейшего оформления.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00EA0CBE" w:rsidRPr="00A61C0D" w:rsidRDefault="00EA0CBE" w:rsidP="00220702">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>После подписания договора проректором РГРТУ</w:t>
+      </w:r>
+      <w:r w:rsidR="004305C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и регистрации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D55BF1" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">один </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">экземпляр </w:t>
+      </w:r>
+      <w:r w:rsidR="00D55BF1" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">договора </w:t>
+      </w:r>
+      <w:r w:rsidR="00E669E8" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>забрать</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0648">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на кафедре или</w:t>
+      </w:r>
+      <w:r w:rsidR="00E669E8" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в к. 226-б и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E669E8" w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вернуть</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в профильную организацию. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C12154" w:rsidRPr="00D12E77" w:rsidRDefault="00021D87" w:rsidP="00D12E77">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D12E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D4C6F" w:rsidRPr="008D4C6F" w:rsidRDefault="00AE4B6A" w:rsidP="008D4C6F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0A8"/>
+      </w:r>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0A8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4C6F" w:rsidRPr="008D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Список организаций, имеющих долгосрочные договоры с РГРТУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A37D15" w:rsidRPr="008D4C6F" w:rsidRDefault="00AE4B6A" w:rsidP="008D4C6F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0A8"/>
+      </w:r>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0A8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43BEE" w:rsidRPr="008D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Форма договора о практической подготовке</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37D15" w:rsidRPr="008D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (для студентов)</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4C6F" w:rsidRPr="008D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43BEE" w:rsidRPr="008D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D43BEE" w:rsidRPr="008D4C6F" w:rsidRDefault="00AE4B6A" w:rsidP="008D4C6F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0A8"/>
+      </w:r>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0A8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4C6F" w:rsidRPr="008D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ф</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43BEE" w:rsidRPr="008D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">орма заявки к </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4C6F" w:rsidRPr="008D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>долгосрочному договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D43BEE" w:rsidRPr="008D4C6F" w:rsidRDefault="00AE4B6A" w:rsidP="008D4C6F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0A8"/>
+      </w:r>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0A8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4C6F" w:rsidRPr="008D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Примерная форма</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43BEE" w:rsidRPr="008D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> писем от профильных организаций </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D43BEE" w:rsidRPr="008D4C6F" w:rsidRDefault="008D4C6F" w:rsidP="008D4C6F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43BEE" w:rsidRPr="008D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">азмещены  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A4879" w:rsidRDefault="008D4C6F" w:rsidP="008D4C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B5915">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="004B5915">
+      <w:r w:rsidRPr="00924394">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на сайте РГРТУ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в разделе «Студенту» - «П</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924394">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рактика»</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B5915">
-[...18 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00C83E8E" w:rsidRPr="004B5915" w:rsidRDefault="00522C67" w:rsidP="00C83E8E">
+    <w:p w:rsidR="004A0648" w:rsidRDefault="00B67156" w:rsidP="008D4C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
-          <w:i/>
-[...24 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="008D4C6F" w:rsidRPr="00044061">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+            <w:i/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>https://rsreu.ru/studentu/praktika-mag</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C83E8E" w:rsidRPr="00551D5C" w:rsidRDefault="00C83E8E" w:rsidP="00C83E8E">
+    <w:p w:rsidR="008D4C6F" w:rsidRDefault="008D4C6F" w:rsidP="008D4C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...5 lines deleted...]
-          <w:u w:val="single"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E4F96" w:rsidRDefault="00C83E8E" w:rsidP="00C83E8E">
-[...57 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+    <w:p w:rsidR="008D4C6F" w:rsidRDefault="008D4C6F" w:rsidP="00D12E77">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE4B6A" w:rsidRDefault="00250836" w:rsidP="00D12E77">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Руководитель </w:t>
+      </w:r>
+      <w:r w:rsidR="00C12154" w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">производственной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>практики</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0648" w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РГРТУ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00250836" w:rsidRPr="00AE4B6A" w:rsidRDefault="00250836" w:rsidP="00D12E77">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (а. 226-б,  </w:t>
+      </w:r>
+      <w:r w:rsidR="00721EF1" w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">72-03-75, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00985169">
-[...5 lines deleted...]
-        <w:t>И.о</w:t>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rabota</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00985169">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>@</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rsreu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE4B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B3DAA" w:rsidRPr="00551D5C" w:rsidRDefault="00D42C05" w:rsidP="003B3DAA">
-[...1819 lines deleted...]
-    <w:sectPr w:rsidR="00522C67" w:rsidRPr="00551D5C" w:rsidSect="00AF5AE3">
+    <w:sectPr w:rsidR="00250836" w:rsidRPr="00AE4B6A" w:rsidSect="001A4879">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="566" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="707" w:bottom="568" w:left="709" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="0C583B5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A3A1AF2"/>
+    <w:lvl w:ilvl="0" w:tplc="F828CDC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="17DE5356"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BEB6BD86"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1158" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1878" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2598" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3318" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4038" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4758" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5478" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6198" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6918" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="189D61EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3702F8E"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1158" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1878" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2598" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3318" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4038" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4758" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5478" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6198" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6918" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="28811942"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="712051B4"/>
+    <w:lvl w:ilvl="0" w:tplc="F828CDC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1518" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2238" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2958" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3678" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4398" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5118" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5838" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6558" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="503E26A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C512DCC0"/>
+    <w:lvl w:ilvl="0" w:tplc="F828CDC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2022" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2742" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3462" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4182" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4902" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5622" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6342" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7062" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7782" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="58B313A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B65ED0B2"/>
+    <w:lvl w:ilvl="0" w:tplc="C7E64CBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="63C07EC8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="31305728"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="696B7CAD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8B78FAB6"/>
+    <w:lvl w:ilvl="0" w:tplc="F828CDC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="6BD21817"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1C6CC3C"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83E8E"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00E90E61"/>
+    <w:rsidRoot w:val="007B43D8"/>
+    <w:rsid w:val="00021D87"/>
+    <w:rsid w:val="000738D9"/>
+    <w:rsid w:val="00096A0F"/>
+    <w:rsid w:val="000A3E63"/>
+    <w:rsid w:val="000C7BB2"/>
+    <w:rsid w:val="000D15CE"/>
+    <w:rsid w:val="001A4879"/>
+    <w:rsid w:val="001D509D"/>
+    <w:rsid w:val="00220702"/>
+    <w:rsid w:val="00227E43"/>
+    <w:rsid w:val="00250836"/>
+    <w:rsid w:val="0026696B"/>
+    <w:rsid w:val="00273F84"/>
+    <w:rsid w:val="0030051A"/>
+    <w:rsid w:val="00353C61"/>
+    <w:rsid w:val="00354D40"/>
+    <w:rsid w:val="004305C0"/>
+    <w:rsid w:val="00461AFA"/>
+    <w:rsid w:val="004A0648"/>
+    <w:rsid w:val="00507141"/>
+    <w:rsid w:val="00513350"/>
+    <w:rsid w:val="0054224F"/>
+    <w:rsid w:val="005919AA"/>
+    <w:rsid w:val="0067553F"/>
+    <w:rsid w:val="006A5D44"/>
+    <w:rsid w:val="006B3FA3"/>
+    <w:rsid w:val="00715A78"/>
+    <w:rsid w:val="00721EF1"/>
+    <w:rsid w:val="007B43D8"/>
+    <w:rsid w:val="00801016"/>
+    <w:rsid w:val="00850A59"/>
+    <w:rsid w:val="0089716C"/>
+    <w:rsid w:val="008D4C6F"/>
+    <w:rsid w:val="00924394"/>
+    <w:rsid w:val="0093314E"/>
+    <w:rsid w:val="0097752C"/>
+    <w:rsid w:val="009D1116"/>
+    <w:rsid w:val="00A054A6"/>
+    <w:rsid w:val="00A37D15"/>
+    <w:rsid w:val="00A56FEE"/>
+    <w:rsid w:val="00A61C0D"/>
+    <w:rsid w:val="00AE4B6A"/>
+    <w:rsid w:val="00B315DF"/>
+    <w:rsid w:val="00B67156"/>
+    <w:rsid w:val="00B9481A"/>
+    <w:rsid w:val="00C12154"/>
+    <w:rsid w:val="00CB0D7F"/>
+    <w:rsid w:val="00D063F4"/>
+    <w:rsid w:val="00D12E77"/>
+    <w:rsid w:val="00D34433"/>
+    <w:rsid w:val="00D43BEE"/>
+    <w:rsid w:val="00D55BF1"/>
+    <w:rsid w:val="00DA12AC"/>
+    <w:rsid w:val="00E25AF5"/>
+    <w:rsid w:val="00E669E8"/>
+    <w:rsid w:val="00E66FD9"/>
+    <w:rsid w:val="00EA0CBE"/>
+    <w:rsid w:val="00EC06C1"/>
+    <w:rsid w:val="00F06158"/>
+    <w:rsid w:val="00F975BF"/>
+    <w:rsid w:val="00FC12ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -2283,81 +3895,111 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C83E8E"/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B43D8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00924394"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE4B6A"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
@@ -2477,95 +4119,125 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C83E8E"/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B43D8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00924394"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE4B6A"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsreu.ru/studentu/praktika-mag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsreu.ru/studentu/praktika-mag" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsreu.ru/studentu/praktika-mag" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsreu.ru/studentu/praktika-mag" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsreu.ru/studentu/praktika-mag" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsreu.ru/studentu/praktika-mag" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2818,77 +4490,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{870D2D7B-34A9-4833-914B-06609C329AE8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EA074B0-F5B9-4D21-BE33-C9E551519A97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>348</Words>
-  <Characters>1985</Characters>
+  <Words>477</Words>
+  <Characters>2724</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2329</CharactersWithSpaces>
+  <CharactersWithSpaces>3195</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Пользователь Windows</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Admin</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>